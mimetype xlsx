--- v0 (2026-07-15)
+++ v1 (2026-09-12)
@@ -1,103 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Namafakultas</t>
   </si>
   <si>
     <t>Jumlah Mahasiswa</t>
   </si>
   <si>
     <t>Pertanian</t>
   </si>
   <si>
     <t>Peternakan</t>
   </si>
   <si>
     <t>Biologi</t>
   </si>
   <si>
     <t>Ekonomi</t>
   </si>
   <si>
     <t>Hukum</t>
   </si>
   <si>
     <t>ISIP</t>
   </si>
   <si>
+    <t>Ilmu Budaya</t>
+  </si>
+  <si>
+    <t>Sains dan teknik</t>
+  </si>
+  <si>
+    <t>MIPA</t>
+  </si>
+  <si>
+    <t>Perikanan dan Ilmu Kelautan</t>
+  </si>
+  <si>
     <t>Kedokteran</t>
   </si>
   <si>
-    <t>Teknik</t>
-[...1 lines deleted...]
-  <si>
     <t>Ilmu-ilmu Kesehatan</t>
-  </si>
-[...7 lines deleted...]
-    <t>Perikanan dan Ilmu Kelautan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -432,139 +417,139 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>422</v>
+        <v>386</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>143</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
-        <v>463</v>
+        <v>447</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>273</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>406</v>
+        <v>392</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
-        <v>171</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
-        <v>391</v>
+        <v>380</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
-        <v>448</v>
+        <v>178</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>74</v>
+        <v>171</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>229</v>
+        <v>153</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
-        <v>242</v>
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">